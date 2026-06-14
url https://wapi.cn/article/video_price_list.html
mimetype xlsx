--- v1 (2025-12-01)
+++ v2 (2026-06-14)
@@ -1051,105 +1051,105 @@
       </c>
       <c r="B34" t="s">
         <v>22</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34">
         <v>238</v>
       </c>
       <c r="E34">
         <v>147.56</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>23</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E35">
-        <v>15.3</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="E36">
-        <v>45.9</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37">
         <v>108</v>
       </c>
       <c r="E37">
         <v>91.8</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="E38">
-        <v>183.6</v>
+        <v>186</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39">
         <v>12.24</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>