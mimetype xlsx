--- v2 (2026-06-14)
+++ v3 (2026-09-15)
@@ -1204,54 +1204,54 @@
       </c>
       <c r="B43" t="s">
         <v>28</v>
       </c>
       <c r="C43" t="s">
         <v>30</v>
       </c>
       <c r="D43">
         <v>240</v>
       </c>
       <c r="E43">
         <v>179.52</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>27</v>
       </c>
       <c r="B44" t="s">
         <v>28</v>
       </c>
       <c r="C44" t="s">
         <v>31</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E44">
-        <v>16.04</v>
+        <v>16.54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">